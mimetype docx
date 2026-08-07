--- v0 (2026-06-06)
+++ v1 (2026-08-07)
@@ -968,51 +968,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38DA953E"/>
+    <w:nsid w:val="0D146CAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1116,51 +1116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D01889C"/>
+    <w:nsid w:val="82869FE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1264,51 +1264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FF18856D"/>
+    <w:nsid w:val="55B05CD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1412,51 +1412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BFDD2A24"/>
+    <w:nsid w:val="502B9DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1560,51 +1560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F1FF7792"/>
+    <w:nsid w:val="CA9690B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1708,51 +1708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="30C97FA0"/>
+    <w:nsid w:val="D5FFBF48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1856,51 +1856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="24E763B2"/>
+    <w:nsid w:val="784EC662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2004,51 +2004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="AF74BA05"/>
+    <w:nsid w:val="832E5A67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2152,51 +2152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1C591309"/>
+    <w:nsid w:val="7B2C21C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2300,51 +2300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="29C65F0E"/>
+    <w:nsid w:val="FBE547CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2448,51 +2448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9BE6E1A5"/>
+    <w:nsid w:val="08311C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2596,51 +2596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D33D5CD2"/>
+    <w:nsid w:val="C9130E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2744,51 +2744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8825B41B"/>
+    <w:nsid w:val="C1331E26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="E17D6D57"/>
+    <w:nsid w:val="F1144EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3040,51 +3040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A962ED3C"/>
+    <w:nsid w:val="2EFDB5D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>