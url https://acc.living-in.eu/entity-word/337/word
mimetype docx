--- v1 (2026-08-07)
+++ v2 (2026-10-05)
@@ -968,51 +968,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D146CAD"/>
+    <w:nsid w:val="ABEDDF57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1116,51 +1116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="82869FE8"/>
+    <w:nsid w:val="D93FF296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1264,51 +1264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55B05CD0"/>
+    <w:nsid w:val="C4F53EBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1412,51 +1412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="502B9DF2"/>
+    <w:nsid w:val="125F0A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1560,51 +1560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CA9690B7"/>
+    <w:nsid w:val="E5BB5568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1708,51 +1708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D5FFBF48"/>
+    <w:nsid w:val="66848D5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1856,51 +1856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="784EC662"/>
+    <w:nsid w:val="044582DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2004,51 +2004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="832E5A67"/>
+    <w:nsid w:val="22CCB5C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2152,51 +2152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7B2C21C7"/>
+    <w:nsid w:val="AE70CE15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2300,51 +2300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="FBE547CF"/>
+    <w:nsid w:val="76729EAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2448,51 +2448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="08311C6D"/>
+    <w:nsid w:val="1F7F704D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2596,51 +2596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C9130E1C"/>
+    <w:nsid w:val="36EFF42F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2744,51 +2744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="C1331E26"/>
+    <w:nsid w:val="E1EA95E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="F1144EB1"/>
+    <w:nsid w:val="ED295522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3040,51 +3040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="2EFDB5D8"/>
+    <w:nsid w:val="7FABD611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>