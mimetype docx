--- v0 (2026-06-05)
+++ v1 (2026-06-06)
@@ -641,51 +641,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05C319F5"/>
+    <w:nsid w:val="B980A229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -789,51 +789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AC735C57"/>
+    <w:nsid w:val="457EF0EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E5BA3186"/>
+    <w:nsid w:val="AA72CD75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2C630256"/>
+    <w:nsid w:val="CAD2B85D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="04561312"/>
+    <w:nsid w:val="214A2943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="571A3A9A"/>
+    <w:nsid w:val="1D954B75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="60F01EFC"/>
+    <w:nsid w:val="ADC53800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5EB5AEDA"/>
+    <w:nsid w:val="183D5B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="021501EA"/>
+    <w:nsid w:val="96FDC879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1973,51 +1973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A1F8C1C4"/>
+    <w:nsid w:val="66CF855C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2121,51 +2121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4A2046DE"/>
+    <w:nsid w:val="A13C5581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>