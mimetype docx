--- v1 (2026-06-06)
+++ v2 (2026-08-06)
@@ -641,51 +641,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B980A229"/>
+    <w:nsid w:val="16BAB3DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -789,51 +789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="457EF0EA"/>
+    <w:nsid w:val="6F3B0979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AA72CD75"/>
+    <w:nsid w:val="3DCCD638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CAD2B85D"/>
+    <w:nsid w:val="3B53E8D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="214A2943"/>
+    <w:nsid w:val="7C4C2F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1D954B75"/>
+    <w:nsid w:val="5CABFF5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="ADC53800"/>
+    <w:nsid w:val="07664200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="183D5B84"/>
+    <w:nsid w:val="18F8BCA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="96FDC879"/>
+    <w:nsid w:val="02DDD138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1973,51 +1973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="66CF855C"/>
+    <w:nsid w:val="9D47CBCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2121,51 +2121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="A13C5581"/>
+    <w:nsid w:val="7D719E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>