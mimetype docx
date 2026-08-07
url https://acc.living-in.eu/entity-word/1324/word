--- v2 (2026-08-06)
+++ v3 (2026-08-07)
@@ -641,51 +641,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16BAB3DD"/>
+    <w:nsid w:val="748E5EC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -789,51 +789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F3B0979"/>
+    <w:nsid w:val="C4099CBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3DCCD638"/>
+    <w:nsid w:val="EA3C4726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B53E8D7"/>
+    <w:nsid w:val="15799650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7C4C2F81"/>
+    <w:nsid w:val="2426DDC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5CABFF5F"/>
+    <w:nsid w:val="91A88151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="07664200"/>
+    <w:nsid w:val="DCE2E5B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="18F8BCA0"/>
+    <w:nsid w:val="8200722F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="02DDD138"/>
+    <w:nsid w:val="25471E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1973,51 +1973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9D47CBCB"/>
+    <w:nsid w:val="82426B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2121,51 +2121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7D719E98"/>
+    <w:nsid w:val="FEFEBAF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>