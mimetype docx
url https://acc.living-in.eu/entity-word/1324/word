--- v3 (2026-08-07)
+++ v4 (2026-10-05)
@@ -641,51 +641,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="748E5EC8"/>
+    <w:nsid w:val="426B2BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -789,51 +789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C4099CBE"/>
+    <w:nsid w:val="84D99FC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EA3C4726"/>
+    <w:nsid w:val="4AF1156A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="15799650"/>
+    <w:nsid w:val="059EDA24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2426DDC8"/>
+    <w:nsid w:val="A08CDFBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="91A88151"/>
+    <w:nsid w:val="98E41333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="DCE2E5B6"/>
+    <w:nsid w:val="B09E39E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8200722F"/>
+    <w:nsid w:val="C16F5038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="25471E09"/>
+    <w:nsid w:val="635C7063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1973,51 +1973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="82426B2E"/>
+    <w:nsid w:val="E35D181D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2121,51 +2121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FEFEBAF1"/>
+    <w:nsid w:val="4AC0BEA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>