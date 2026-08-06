--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1934,51 +1934,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED086A8B"/>
+    <w:nsid w:val="F473D96A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2082,51 +2082,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9E0D0942"/>
+    <w:nsid w:val="5DB100FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2230,51 +2230,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F7CA6ED6"/>
+    <w:nsid w:val="CE7B246A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2378,51 +2378,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FB815742"/>
+    <w:nsid w:val="7DEF6C49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2526,51 +2526,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3585D82B"/>
+    <w:nsid w:val="51E8D731"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2674,51 +2674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="64001362"/>
+    <w:nsid w:val="851A144F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2822,51 +2822,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B27E5CEF"/>
+    <w:nsid w:val="9843A470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2970,51 +2970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B0728AF3"/>
+    <w:nsid w:val="F467A661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3118,51 +3118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C68FACD7"/>
+    <w:nsid w:val="ED649D02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3266,51 +3266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="427A5A3A"/>
+    <w:nsid w:val="DB3CB48C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3414,51 +3414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="8566F964"/>
+    <w:nsid w:val="31CD0A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3562,51 +3562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2837A67D"/>
+    <w:nsid w:val="162D43E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3710,51 +3710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="892FEFA6"/>
+    <w:nsid w:val="7FD1D2B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3858,51 +3858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="ADE9594B"/>
+    <w:nsid w:val="09432AE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4006,51 +4006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="78BB7191"/>
+    <w:nsid w:val="B6431852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4154,51 +4154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A00FF5EC"/>
+    <w:nsid w:val="07AFC01E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4302,51 +4302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="0DEB0E10"/>
+    <w:nsid w:val="C46938CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>