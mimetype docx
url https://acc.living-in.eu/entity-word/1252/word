--- v1 (2026-08-06)
+++ v2 (2026-10-05)
@@ -1934,51 +1934,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F473D96A"/>
+    <w:nsid w:val="22A02808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2082,51 +2082,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DB100FE"/>
+    <w:nsid w:val="5B3DC0CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2230,51 +2230,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CE7B246A"/>
+    <w:nsid w:val="2952DB55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2378,51 +2378,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DEF6C49"/>
+    <w:nsid w:val="664E1C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2526,51 +2526,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="51E8D731"/>
+    <w:nsid w:val="440E0F18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2674,51 +2674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="851A144F"/>
+    <w:nsid w:val="C72E26EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2822,51 +2822,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9843A470"/>
+    <w:nsid w:val="BA1B5BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2970,51 +2970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F467A661"/>
+    <w:nsid w:val="7DAFAFAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3118,51 +3118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="ED649D02"/>
+    <w:nsid w:val="FE3604E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3266,51 +3266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DB3CB48C"/>
+    <w:nsid w:val="66F06778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3414,51 +3414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="31CD0A15"/>
+    <w:nsid w:val="E2BD6012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3562,51 +3562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="162D43E2"/>
+    <w:nsid w:val="6C9CFE9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3710,51 +3710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="7FD1D2B4"/>
+    <w:nsid w:val="5C0872F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3858,51 +3858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="09432AE5"/>
+    <w:nsid w:val="3F0FD6D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4006,51 +4006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="B6431852"/>
+    <w:nsid w:val="377C42FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4154,51 +4154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="07AFC01E"/>
+    <w:nsid w:val="8956D6B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4302,51 +4302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="C46938CF"/>
+    <w:nsid w:val="5101B20D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>