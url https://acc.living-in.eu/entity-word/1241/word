--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -4983,51 +4983,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2361E34"/>
+    <w:nsid w:val="AEEE71C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5131,51 +5131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C58E2A25"/>
+    <w:nsid w:val="0F9BE4D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5279,51 +5279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="82500C57"/>
+    <w:nsid w:val="280BEA67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5427,51 +5427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="80AE6360"/>
+    <w:nsid w:val="D3CEF88E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5575,51 +5575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="208924A3"/>
+    <w:nsid w:val="5E174C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5723,51 +5723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D0D1E3BA"/>
+    <w:nsid w:val="D36A7D82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5871,51 +5871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="63779FD9"/>
+    <w:nsid w:val="7F0988B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6019,51 +6019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="245ECA02"/>
+    <w:nsid w:val="4D0F8120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6167,51 +6167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F85776D1"/>
+    <w:nsid w:val="64A96456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6315,51 +6315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2F6FDD15"/>
+    <w:nsid w:val="02945A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6463,51 +6463,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1FE37C98"/>
+    <w:nsid w:val="7041CDEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6611,51 +6611,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="F7F3E24E"/>
+    <w:nsid w:val="A34948A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6759,51 +6759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D124A40C"/>
+    <w:nsid w:val="282E8C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6907,51 +6907,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="85957547"/>
+    <w:nsid w:val="CF9A8C71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7055,51 +7055,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A934159E"/>
+    <w:nsid w:val="68F1C21A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7203,51 +7203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="6200C10E"/>
+    <w:nsid w:val="A7E6544F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7351,51 +7351,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="60D0292B"/>
+    <w:nsid w:val="543907A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7499,51 +7499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="492A26ED"/>
+    <w:nsid w:val="CD40A0DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7647,51 +7647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="56D77BBB"/>
+    <w:nsid w:val="77828882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7795,51 +7795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="8671E3D3"/>
+    <w:nsid w:val="5BCCFC34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7943,51 +7943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="936D6589"/>
+    <w:nsid w:val="14109404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8091,51 +8091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="E2404EE2"/>
+    <w:nsid w:val="B4082641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8239,51 +8239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="949ABE7F"/>
+    <w:nsid w:val="75206E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8387,51 +8387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="41027C85"/>
+    <w:nsid w:val="A629DD27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8535,51 +8535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="231C263C"/>
+    <w:nsid w:val="D5DE7E8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8683,51 +8683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="CB200C92"/>
+    <w:nsid w:val="E4671ECE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8831,51 +8831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="1C5076EA"/>
+    <w:nsid w:val="F912DB6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8979,51 +8979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="439BAC9D"/>
+    <w:nsid w:val="0DB1C5FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9127,51 +9127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="AC6F7CF7"/>
+    <w:nsid w:val="A054E7AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9275,51 +9275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="2E2A37AE"/>
+    <w:nsid w:val="388B47BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9423,51 +9423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="000B9E69"/>
+    <w:nsid w:val="5F821909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>