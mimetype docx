--- v1 (2026-08-06)
+++ v2 (2026-10-05)
@@ -4983,51 +4983,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEEE71C6"/>
+    <w:nsid w:val="2DE5D42E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5131,51 +5131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F9BE4D3"/>
+    <w:nsid w:val="57683A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5279,51 +5279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="280BEA67"/>
+    <w:nsid w:val="C7A531FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5427,51 +5427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D3CEF88E"/>
+    <w:nsid w:val="234121E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5575,51 +5575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5E174C48"/>
+    <w:nsid w:val="60695050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5723,51 +5723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D36A7D82"/>
+    <w:nsid w:val="C9A1B160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5871,51 +5871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7F0988B9"/>
+    <w:nsid w:val="66B44010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6019,51 +6019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4D0F8120"/>
+    <w:nsid w:val="CFB869DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6167,51 +6167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="64A96456"/>
+    <w:nsid w:val="33E39A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6315,51 +6315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="02945A91"/>
+    <w:nsid w:val="F45DD667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6463,51 +6463,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7041CDEC"/>
+    <w:nsid w:val="3483DB55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6611,51 +6611,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A34948A9"/>
+    <w:nsid w:val="FE544F6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6759,51 +6759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="282E8C69"/>
+    <w:nsid w:val="4B8990A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6907,51 +6907,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="CF9A8C71"/>
+    <w:nsid w:val="D948B5E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7055,51 +7055,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="68F1C21A"/>
+    <w:nsid w:val="14EE3C64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7203,51 +7203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A7E6544F"/>
+    <w:nsid w:val="481F915A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7351,51 +7351,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="543907A6"/>
+    <w:nsid w:val="5640B7A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7499,51 +7499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="CD40A0DE"/>
+    <w:nsid w:val="CC3AE41E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7647,51 +7647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="77828882"/>
+    <w:nsid w:val="4FC472F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7795,51 +7795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="5BCCFC34"/>
+    <w:nsid w:val="E6A4B16D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7943,51 +7943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="14109404"/>
+    <w:nsid w:val="8379F18D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8091,51 +8091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="B4082641"/>
+    <w:nsid w:val="86BFB103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8239,51 +8239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="75206E09"/>
+    <w:nsid w:val="60EDA1D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8387,51 +8387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="A629DD27"/>
+    <w:nsid w:val="2E5BD3EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8535,51 +8535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="D5DE7E8E"/>
+    <w:nsid w:val="AE07B370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8683,51 +8683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="E4671ECE"/>
+    <w:nsid w:val="0AD69798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8831,51 +8831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="F912DB6C"/>
+    <w:nsid w:val="D2B665F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8979,51 +8979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="0DB1C5FA"/>
+    <w:nsid w:val="355201C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9127,51 +9127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="A054E7AA"/>
+    <w:nsid w:val="68793722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9275,51 +9275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="388B47BB"/>
+    <w:nsid w:val="90F9504E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9423,51 +9423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="5F821909"/>
+    <w:nsid w:val="13E4EE1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>